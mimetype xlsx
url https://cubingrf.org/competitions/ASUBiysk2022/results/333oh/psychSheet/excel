--- v1 (2026-03-05)
+++ v2 (2026-06-04)
@@ -74,51 +74,51 @@
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>Владислав Дьяконов</t>
   </si>
   <si>
     <t>35.33</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>Ксения Есипова</t>
   </si>
   <si>
     <t>51.46</t>
   </si>
   <si>
     <t>41.39</t>
   </si>
   <si>
     <t>Никита Бурмистров</t>
   </si>
   <si>
-    <t>1:01.70</t>
+    <t>59.19</t>
   </si>
   <si>
     <t>45.89</t>
   </si>
   <si>
     <t>Тимофей Вихрянов</t>
   </si>
   <si>
     <t>1:11.70</t>
   </si>
   <si>
     <t>1:00.92</t>
   </si>
   <si>
     <t>Дмитрий Ососков</t>
   </si>
   <si>
     <t>1:36.40</t>
   </si>
   <si>
     <t>Степан Моисеев</t>
   </si>
   <si>
     <t>3:46.35</t>
   </si>