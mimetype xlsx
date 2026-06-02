--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -53,75 +53,75 @@
   <si>
     <t>3.34</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>6.09</t>
   </si>
   <si>
     <t>4.14</t>
   </si>
   <si>
     <t>Трофим Бабин</t>
   </si>
   <si>
     <t>6.32</t>
   </si>
   <si>
     <t>3.81</t>
   </si>
   <si>
+    <t>Михаил Сартаков</t>
+  </si>
+  <si>
+    <t>6.51</t>
+  </si>
+  <si>
+    <t>4.88</t>
+  </si>
+  <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
-    <t>7.16</t>
-[...11 lines deleted...]
-    <t>5.37</t>
+    <t>6.91</t>
+  </si>
+  <si>
+    <t>4.06</t>
   </si>
   <si>
     <t>Игорь Кайгалов</t>
   </si>
   <si>
-    <t>8.12</t>
-[...2 lines deleted...]
-    <t>6.97</t>
+    <t>7.91</t>
+  </si>
+  <si>
+    <t>6.20</t>
   </si>
   <si>
     <t>Ростислав Ефимов</t>
   </si>
   <si>
     <t>8.26</t>
   </si>
   <si>
     <t>4.20</t>
   </si>
   <si>
     <t>Владислав Дьяконов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.43</t>
   </si>
   <si>
     <t>Тимофей Вихрянов</t>
   </si>
   <si>
     <t>11.57</t>
   </si>