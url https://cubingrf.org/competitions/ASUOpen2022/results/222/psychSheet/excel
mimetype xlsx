--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -50,131 +50,131 @@
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>2.02</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
     <t>1.82</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
-    <t>2.44</t>
+    <t>1.47</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
     <t>3.34</t>
   </si>
   <si>
-    <t>2.89</t>
+    <t>2.87</t>
   </si>
   <si>
     <t>Алиса Лесникова</t>
   </si>
   <si>
     <t>3.39</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>Михаил Сартаков</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
-    <t>3.18</t>
+    <t>2.95</t>
   </si>
   <si>
     <t>Илья Любезнов</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
+    <t>Ксения Есипова</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>2.34</t>
+  </si>
+  <si>
     <t>Антон Назаров</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>Дмитрий Кукуев</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>4.92</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
-    <t>Ксения Есипова</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Должкевич</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
     <t>Владислав Дьяконов</t>
   </si>
   <si>
     <t>5.06</t>
   </si>
   <si>
     <t>Денис Трубицин</t>
   </si>
   <si>
     <t>5.70</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>Илья Бойко</t>
@@ -185,63 +185,63 @@
   <si>
     <t>5.03</t>
   </si>
   <si>
     <t>Александр Тен</t>
   </si>
   <si>
     <t>5.91</t>
   </si>
   <si>
     <t>4.83</t>
   </si>
   <si>
     <t>Матвей Балобанов</t>
   </si>
   <si>
     <t>6.07</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>Никита Бурмистров</t>
   </si>
   <si>
-    <t>6.46</t>
+    <t>6.40</t>
   </si>
   <si>
     <t>3.86</t>
   </si>
   <si>
     <t>Игорь Кайгалов</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>6.30</t>
+    <t>6.11</t>
   </si>
   <si>
     <t>Родион Кузнецов</t>
   </si>
   <si>
     <t>8.37</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>Тимофей Вихрянов</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
   <si>
     <t>5.75</t>
   </si>
   <si>
     <t>Лев Косарецкий</t>
   </si>
   <si>
     <t>15.08</t>
   </si>
@@ -748,65 +748,65 @@
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>