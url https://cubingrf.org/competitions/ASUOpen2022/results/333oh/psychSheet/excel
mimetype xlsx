--- v2 (2026-03-03)
+++ v3 (2026-06-26)
@@ -35,84 +35,84 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
+    <t>Николай Кузин</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>14.52</t>
+  </si>
+  <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>16.40</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
-    <t>Николай Кузин</t>
-[...7 lines deleted...]
-  <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>18.56</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Михаил Сартаков</t>
   </si>
   <si>
-    <t>18.96</t>
-[...2 lines deleted...]
-    <t>16.89</t>
+    <t>18.95</t>
+  </si>
+  <si>
+    <t>15.11</t>
   </si>
   <si>
     <t>Дмитрий Кукуев</t>
   </si>
   <si>
     <t>25.19</t>
   </si>
   <si>
     <t>21.35</t>
   </si>
   <si>
     <t>Антон Назаров</t>
   </si>
   <si>
     <t>25.54</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>31.51</t>
   </si>