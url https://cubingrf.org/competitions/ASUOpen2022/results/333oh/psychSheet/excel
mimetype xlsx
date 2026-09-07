--- v3 (2026-06-26)
+++ v4 (2026-09-07)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
     <t>16.16</t>
   </si>
   <si>
     <t>14.52</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
-    <t>16.40</t>
+    <t>16.33</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Амина Чебочакова</t>
   </si>
   <si>
     <t>18.56</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Михаил Сартаков</t>
   </si>
   <si>
     <t>18.95</t>
   </si>
   <si>
     <t>15.11</t>
   </si>
   <si>
     <t>Дмитрий Кукуев</t>
   </si>