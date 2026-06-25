--- v2 (2026-03-03)
+++ v3 (2026-06-25)
@@ -29,51 +29,51 @@
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
-    <t>5.62</t>
+    <t>5.60</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>8.13</t>
   </si>
   <si>
     <t>7.32</t>
   </si>
   <si>
     <t>Илья Бойко</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>