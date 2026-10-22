--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -44,66 +44,66 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>10.10</t>
+  </si>
+  <si>
+    <t>8.15</t>
+  </si>
+  <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>8.10</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.15</t>
   </si>
   <si>
     <t>Дмитрий Бобыкин</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>10.98</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>16.40</t>
   </si>