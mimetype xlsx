--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
@@ -116,77 +116,77 @@
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>33.72</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Артём Куликов</t>
+  </si>
+  <si>
+    <t>38.13</t>
+  </si>
+  <si>
+    <t>36.79</t>
+  </si>
+  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>38.91</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>40.43</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>45.07</t>
   </si>
   <si>
     <t>37.50</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
     <t>46.15</t>
   </si>
   <si>
     <t>38.31</t>
@@ -254,72 +254,72 @@
   <si>
     <t>39.79</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>1:01.64</t>
+    <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
+    <t>Роман Самвелян</t>
+  </si>
+  <si>
+    <t>1:01.33</t>
+  </si>
+  <si>
+    <t>48.36</t>
+  </si>
+  <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:00.57</t>
   </si>
   <si>
     <t>Иван Шевченко</t>
   </si>
   <si>
     <t>1:27.18</t>
   </si>
   <si>
     <t>1:14.27</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
     <t>Георгий Маркарян</t>
   </si>
   <si>
     <t>1:43.24</t>
   </si>