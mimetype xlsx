--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -215,66 +215,66 @@
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>43.04</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>51.78</t>
+  </si>
+  <si>
+    <t>39.79</t>
+  </si>
+  <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
-  </si>
-[...7 lines deleted...]
-    <t>39.79</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>