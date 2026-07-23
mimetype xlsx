--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -68,116 +68,116 @@
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
-    <t>29.15</t>
+    <t>28.33</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>36.24</t>
+  </si>
+  <si>
+    <t>32.72</t>
+  </si>
+  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
-    <t>33.72</t>
+    <t>31.53</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>40.43</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>45.07</t>
   </si>
   <si>
     <t>37.50</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
@@ -206,66 +206,66 @@
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>43.04</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>50.86</t>
+  </si>
+  <si>
+    <t>39.79</t>
+  </si>
+  <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
-  </si>
-[...7 lines deleted...]
-    <t>39.79</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>