--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -38,75 +38,75 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>29.49</t>
+    <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
@@ -143,75 +143,75 @@
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>40.43</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
+    <t>Александр Черкасов</t>
+  </si>
+  <si>
+    <t>42.80</t>
+  </si>
+  <si>
+    <t>38.31</t>
+  </si>
+  <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>45.07</t>
   </si>
   <si>
     <t>37.50</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
-  </si>
-[...7 lines deleted...]
-    <t>38.31</t>
   </si>
   <si>
     <t>Антон Семидетко</t>
   </si>
   <si>
     <t>48.55</t>
   </si>
   <si>
     <t>41.67</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>49.67</t>
   </si>