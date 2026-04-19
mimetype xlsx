--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -191,51 +191,51 @@
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>1.87</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>1.45</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
-    <t>2.29</t>
+    <t>1.98</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>4.20</t>
   </si>
   <si>
     <t>1.64</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>4.56</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>4.58</t>
   </si>