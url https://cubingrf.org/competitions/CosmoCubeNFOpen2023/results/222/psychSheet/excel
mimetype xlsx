--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -65,51 +65,51 @@
   <si>
     <t>0.99</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1.71</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
-    <t>1.94</t>
+    <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>2.52</t>
   </si>
   <si>
     <t>1.32</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
@@ -122,66 +122,66 @@
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>1.42</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3.17</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>1.54</t>
   </si>
   <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>3.21</t>
+  </si>
+  <si>
+    <t>2.15</t>
+  </si>
+  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>1.81</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.15</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.43</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>3.68</t>
   </si>