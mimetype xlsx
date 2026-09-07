--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -62,51 +62,51 @@
   <si>
     <t>1.67</t>
   </si>
   <si>
     <t>0.99</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1.71</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>2.52</t>
   </si>
   <si>
     <t>1.32</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>