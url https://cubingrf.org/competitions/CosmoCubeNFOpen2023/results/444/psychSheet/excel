--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -29,63 +29,63 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
@@ -107,77 +107,77 @@
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
+    <t>Артём Куликов</t>
+  </si>
+  <si>
+    <t>38.13</t>
+  </si>
+  <si>
+    <t>36.79</t>
+  </si>
+  <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>40.19</t>
   </si>
   <si>
     <t>37.57</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>40.43</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
-[...7 lines deleted...]
-  <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>43.50</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>45.62</t>
   </si>
   <si>
     <t>39.27</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
@@ -203,93 +203,93 @@
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>49.32</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>54.87</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>59.41</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
     <t>Георгий Голосов</t>
   </si>
   <si>
     <t>59.96</t>
   </si>
   <si>
     <t>47.43</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...5 lines deleted...]
-    <t>48.67</t>
+    <t>Роман Самвелян</t>
+  </si>
+  <si>
+    <t>1:01.33</t>
+  </si>
+  <si>
+    <t>48.36</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:00.57</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
     <t>Демид Дьячков</t>
   </si>
   <si>
     <t>1:42.28</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:45.44</t>
   </si>
   <si>
     <t>Ольга Кун</t>
   </si>