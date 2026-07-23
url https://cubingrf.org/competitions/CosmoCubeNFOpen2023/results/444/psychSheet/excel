--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -17,345 +17,345 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
-    <t>29.15</t>
-[...2 lines deleted...]
-    <t>Роман Шилов</t>
+    <t>28.33</t>
+  </si>
+  <si>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
   <si>
-    <t>Александр Ермаков</t>
+    <t>Alexander Ermakov</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Николай Массон</t>
+    <t>Nikolai Masson</t>
   </si>
   <si>
     <t>40.19</t>
   </si>
   <si>
     <t>37.57</t>
   </si>
   <si>
-    <t>Кирилл Нурмухамедов</t>
+    <t>Kirill Nurmukhamedov</t>
   </si>
   <si>
     <t>40.43</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
-    <t>Ксения Зырянова</t>
+    <t>Kseniya Zyryanova</t>
   </si>
   <si>
     <t>43.50</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Timofey Tyulpakov</t>
+  </si>
+  <si>
+    <t>44.36</t>
+  </si>
+  <si>
+    <t>37.23</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Сергей Марьин</t>
+    <t>Sergey Marin</t>
   </si>
   <si>
     <t>45.62</t>
   </si>
   <si>
     <t>39.27</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...8 lines deleted...]
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Степан Матвеев</t>
+    <t>Stepan Matveev</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>49.32</t>
   </si>
   <si>
-    <t>Дмитрий Колотвин</t>
+    <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>54.87</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Георгий Голосов</t>
+    <t>Georgiy Golosov</t>
   </si>
   <si>
     <t>59.96</t>
   </si>
   <si>
     <t>47.43</t>
   </si>
   <si>
-    <t>Роман Самвелян</t>
+    <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
-    <t>Иван Стрешинский</t>
+    <t>Ivan Streshinskiy</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
-    <t>Демид Дьячков</t>
+    <t>Demid Dʹyachkov</t>
   </si>
   <si>
     <t>1:42.28</t>
   </si>
   <si>
-    <t>Максим Чечнев</t>
+    <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>1:45.44</t>
   </si>
   <si>
-    <t>Ольга Кун</t>
+    <t>Olʹga Kun</t>
   </si>
   <si>
     <t>1:56.56</t>
   </si>
   <si>
-    <t>Андрей Марков</t>
+    <t>Andrey Markov</t>
   </si>
   <si>
     <t>2:21.18</t>
   </si>
   <si>
-    <t>Матвей Судаков</t>
+    <t>Matvey Sudakov</t>
   </si>
   <si>
     <t>2:39.62</t>
   </si>
   <si>
-    <t>Александр Головко</t>
-[...23 lines deleted...]
-    <t>Ярослав Улюкаев</t>
+    <t>Aleksandr Golovko</t>
+  </si>
+  <si>
+    <t>Artem Malʹtsev</t>
+  </si>
+  <si>
+    <t>Mikhail Silkin</t>
+  </si>
+  <si>
+    <t>Nikolay Basharin</t>
+  </si>
+  <si>
+    <t>Nikolay Galuzinskiy</t>
+  </si>
+  <si>
+    <t>Olya Golovko</t>
+  </si>
+  <si>
+    <t>Taisiya Semenikhina</t>
+  </si>
+  <si>
+    <t>Emilʹ Rozhkov</t>
+  </si>
+  <si>
+    <t>Yaroslav Ulyukayev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -678,51 +678,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>