--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -17,345 +17,345 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
-[...2 lines deleted...]
-    <t>Ekaterina Kaneva</t>
+    <t>28.99</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
-    <t>Roman Shilov</t>
+    <t>Роман Шилов</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
   <si>
-    <t>Alexander Ermakov</t>
+    <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
+    <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Nikolai Masson</t>
+    <t>Николай Массон</t>
   </si>
   <si>
     <t>40.19</t>
   </si>
   <si>
     <t>37.57</t>
   </si>
   <si>
-    <t>Kirill Nurmukhamedov</t>
+    <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>40.43</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
-    <t>Kseniya Zyryanova</t>
+    <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>43.50</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Sergey Marin</t>
+    <t>Сергей Марьин</t>
   </si>
   <si>
     <t>45.62</t>
   </si>
   <si>
     <t>39.27</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Stepan Matveev</t>
+    <t>Степан Матвеев</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>49.32</t>
   </si>
   <si>
-    <t>Dmitry Kolotvin</t>
+    <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>54.87</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Georgiy Golosov</t>
+    <t>Георгий Голосов</t>
   </si>
   <si>
     <t>59.96</t>
   </si>
   <si>
     <t>47.43</t>
   </si>
   <si>
-    <t>Roman Samvelyan</t>
+    <t>Роман Самвелян</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
-    <t>Ivan Streshinskiy</t>
+    <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Kristina Koroleva</t>
+    <t>Кристина Королёва</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
-    <t>Demid Dʹyachkov</t>
+    <t>Демид Дьячков</t>
   </si>
   <si>
     <t>1:42.28</t>
   </si>
   <si>
-    <t>Maxim Chechnev</t>
+    <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:45.44</t>
   </si>
   <si>
-    <t>Olʹga Kun</t>
+    <t>Ольга Кун</t>
   </si>
   <si>
     <t>1:56.56</t>
   </si>
   <si>
-    <t>Andrey Markov</t>
+    <t>Андрей Марков</t>
   </si>
   <si>
     <t>2:21.18</t>
   </si>
   <si>
-    <t>Matvey Sudakov</t>
+    <t>Матвей Судаков</t>
   </si>
   <si>
     <t>2:39.62</t>
   </si>
   <si>
-    <t>Aleksandr Golovko</t>
-[...23 lines deleted...]
-    <t>Yaroslav Ulyukayev</t>
+    <t>Александр Головко</t>
+  </si>
+  <si>
+    <t>Артем Мальцев</t>
+  </si>
+  <si>
+    <t>Михаил Силкин</t>
+  </si>
+  <si>
+    <t>Николай Башарин</t>
+  </si>
+  <si>
+    <t>Николай Галузинский</t>
+  </si>
+  <si>
+    <t>Оля Головко</t>
+  </si>
+  <si>
+    <t>Таисия Семенихина</t>
+  </si>
+  <si>
+    <t>Эмиль Рожков</t>
+  </si>
+  <si>
+    <t>Ярослав Улюкаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -678,51 +678,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>