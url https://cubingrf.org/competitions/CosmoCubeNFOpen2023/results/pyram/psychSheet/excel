--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -116,81 +116,81 @@
   <si>
     <t>4.46</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>5.23</t>
+  </si>
+  <si>
+    <t>2.76</t>
+  </si>
+  <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.30</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>5.56</t>
   </si>
   <si>
     <t>3.12</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.76</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
     <t>4.64</t>
   </si>
   <si>
     <t>Пётр Юнин</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
@@ -1066,65 +1066,65 @@
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>