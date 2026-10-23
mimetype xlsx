--- v2 (2026-03-03)
+++ v3 (2026-10-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
-    <t>16.46</t>
+    <t>14.61</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>19.37</t>
   </si>
   <si>
     <t>16.82</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>