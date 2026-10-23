--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -29,72 +29,72 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Oleg Kremlyov</t>
   </si>
   <si>
-    <t>36.24</t>
-[...2 lines deleted...]
-    <t>32.72</t>
+    <t>32.54</t>
+  </si>
+  <si>
+    <t>28.50</t>
+  </si>
+  <si>
+    <t>Philipp Radinskiy</t>
+  </si>
+  <si>
+    <t>40.41</t>
+  </si>
+  <si>
+    <t>32.71</t>
   </si>
   <si>
     <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
-  </si>
-[...7 lines deleted...]
-    <t>44.89</t>
   </si>
   <si>
     <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
     <t>Vladimir Shcheglov</t>
   </si>
   <si>
     <t>1:14.87</t>
   </si>
   <si>
     <t>1:07.03</t>
   </si>
   <si>
     <t>Timofey Antonov</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>