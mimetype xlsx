--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Седа Сукясова</t>
   </si>
   <si>
     <t>10.28</t>
   </si>
   <si>
-    <t>9.32</t>
+    <t>8.67</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>9.23</t>
   </si>
   <si>
     <t>Владислав Ботвинко</t>
   </si>
   <si>
     <t>12.59</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Дмитрий Бобыкин</t>
   </si>
   <si>
     <t>13.03</t>
   </si>