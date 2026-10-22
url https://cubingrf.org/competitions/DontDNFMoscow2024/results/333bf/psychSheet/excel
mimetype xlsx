--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -104,51 +104,51 @@
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>2:30.10</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>