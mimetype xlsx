--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -38,108 +38,108 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>1:51.48</t>
-[...2 lines deleted...]
-    <t>1:40.60</t>
+    <t>1:49.66</t>
+  </si>
+  <si>
+    <t>1:32.46</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
-    <t>1:56.43</t>
+    <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:56.83</t>
   </si>
   <si>
     <t>1:50.61</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:01.63</t>
   </si>
   <si>
     <t>1:54.06</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>2:11.13</t>
   </si>
   <si>
     <t>2:05.33</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:42.41</t>
   </si>
   <si>
-    <t>2:36.82</t>
+    <t>2:35.35</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>