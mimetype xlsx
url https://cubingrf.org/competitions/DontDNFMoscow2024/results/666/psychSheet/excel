--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -92,54 +92,54 @@
   <si>
     <t>1:54.06</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>2:11.13</t>
   </si>
   <si>
     <t>2:05.33</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>2:42.41</t>
-[...2 lines deleted...]
-    <t>2:35.35</t>
+    <t>2:40.44</t>
+  </si>
+  <si>
+    <t>2:33.57</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>