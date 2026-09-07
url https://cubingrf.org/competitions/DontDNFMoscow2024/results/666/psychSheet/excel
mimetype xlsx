--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -44,102 +44,102 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>1:54.23</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
-    <t>2:01.63</t>
-[...2 lines deleted...]
-    <t>1:54.06</t>
+    <t>1:57.87</t>
+  </si>
+  <si>
+    <t>1:47.78</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>2:11.13</t>
   </si>
   <si>
     <t>2:05.33</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>2:40.44</t>
-[...2 lines deleted...]
-    <t>2:33.57</t>
+    <t>2:38.97</t>
+  </si>
+  <si>
+    <t>2:29.42</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>