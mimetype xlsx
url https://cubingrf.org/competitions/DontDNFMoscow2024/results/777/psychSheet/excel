--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -38,81 +38,81 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>2:46.53</t>
+    <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
-    <t>3:09.23</t>
-[...2 lines deleted...]
-    <t>2:59.24</t>
+    <t>2:56.39</t>
+  </si>
+  <si>
+    <t>2:56.17</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>4:16.11</t>
   </si>
   <si>
     <t>4:03.02</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:18.15</t>
   </si>
   <si>
     <t>4:07.24</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4:36.24</t>
   </si>