--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -71,66 +71,66 @@
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>4:02.70</t>
+  </si>
+  <si>
+    <t>3:53.57</t>
+  </si>
+  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
-    <t>4:16.11</t>
-[...11 lines deleted...]
-    <t>4:07.24</t>
+    <t>4:05.34</t>
+  </si>
+  <si>
+    <t>3:59.72</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4:36.24</t>
   </si>
   <si>
     <t>3:26.49</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>
   <si>
     <t>4:21.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>