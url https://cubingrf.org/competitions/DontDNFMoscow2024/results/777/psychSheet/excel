--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -47,108 +47,108 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>2:55.00</t>
-[...2 lines deleted...]
-    <t>2:45.19</t>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>4:05.34</t>
   </si>
   <si>
     <t>3:59.72</t>
   </si>
   <si>
+    <t>Андрей Жуков</t>
+  </si>
+  <si>
+    <t>4:35.23</t>
+  </si>
+  <si>
+    <t>4:20.64</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4:36.24</t>
   </si>
   <si>
     <t>3:26.49</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:21.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>