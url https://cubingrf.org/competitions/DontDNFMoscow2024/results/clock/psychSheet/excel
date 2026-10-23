--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -137,78 +137,78 @@
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>14.54</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
-    <t>17.13</t>
+    <t>17.08</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
     <t>Наталья Жукова</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>