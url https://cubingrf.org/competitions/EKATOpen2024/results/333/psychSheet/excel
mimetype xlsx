--- v3 (2026-06-24)
+++ v4 (2026-10-23)
@@ -74,231 +74,231 @@
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>8.93</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>9.25</t>
+    <t>9.24</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
-    <t>8.21</t>
+    <t>7.21</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>10.31</t>
+  </si>
+  <si>
+    <t>7.80</t>
+  </si>
+  <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>11.05</t>
   </si>
   <si>
     <t>8.85</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...5 lines deleted...]
-    <t>7.80</t>
+    <t>Кирилл Абросимов</t>
+  </si>
+  <si>
+    <t>11.69</t>
+  </si>
+  <si>
+    <t>10.35</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>13.17</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
     <t>Лаврентий Бурков</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>10.81</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Алексей Ружинский</t>
   </si>
   <si>
     <t>13.56</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
-    <t>Кирилл Абросимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>Данил Чучмин</t>
   </si>
   <si>
     <t>15.72</t>
   </si>
   <si>
     <t>14.49</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>16.45</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>16.59</t>
+  </si>
+  <si>
+    <t>12.79</t>
+  </si>
+  <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>16.70</t>
   </si>
   <si>
     <t>13.20</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>16.87</t>
   </si>
   <si>
     <t>15.02</t>
-  </si>
-[...7 lines deleted...]
-    <t>17.46</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>21.36</t>
   </si>
   <si>
     <t>16.75</t>
   </si>
   <si>
     <t>Тимофей Карандашов</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
     <t>Сергей Ярмула</t>
   </si>
   <si>
     <t>23.18</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
@@ -894,65 +894,65 @@
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>