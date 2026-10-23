--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -191,51 +191,51 @@
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>16.56</t>
   </si>
   <si>
     <t>Виктор Шумихин</t>
   </si>
   <si>
     <t>23.64</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>25.88</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.22</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>29.14</t>
   </si>
   <si>
     <t>Вадим Пономарев</t>
   </si>
   <si>
     <t>18.64</t>
   </si>
   <si>
     <t>Александр Степанов</t>
   </si>
   <si>
     <t>33.91</t>
   </si>
   <si>
     <t>Стефания Метлева</t>
   </si>