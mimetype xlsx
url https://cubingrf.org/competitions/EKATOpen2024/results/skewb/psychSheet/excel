--- v4 (2026-07-23)
+++ v5 (2026-10-23)
@@ -77,123 +77,123 @@
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>6.48</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>4.79</t>
+  </si>
+  <si>
     <t>Михаил Токарев</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>5.89</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>8.77</t>
   </si>
   <si>
     <t>6.88</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.79</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>
   <si>
     <t>10.10</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>10.74</t>
   </si>