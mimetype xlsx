--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -83,102 +83,102 @@
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>Semën Rudik</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
     <t>Egor Gushchin</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.00</t>
   </si>
   <si>
     <t>Anna Duganova</t>
   </si>
   <si>
-    <t>4.10</t>
+    <t>3.85</t>
   </si>
   <si>
     <t>0.88</t>
   </si>
   <si>
+    <t>Dmitry Sidorenko</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
     <t>Aleksey Pleshkov</t>
   </si>
   <si>
-    <t>4.17</t>
-[...1 lines deleted...]
-  <si>
     <t>1.92</t>
   </si>
   <si>
     <t>Stepan Kobelev</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Lev Aronov</t>
   </si>
   <si>
     <t>4.34</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
     <t>Evgeniy Tkachev</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>2.46</t>
   </si>
   <si>
-    <t>Dmitry Sidorenko</t>
+    <t>Alexander Anikin</t>
   </si>
   <si>
     <t>4.52</t>
-  </si>
-[...4 lines deleted...]
-    <t>Alexander Anikin</t>
   </si>
   <si>
     <t>3.76</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
     <t>Ilya Gorinov</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>2.57</t>
   </si>
   <si>
     <t>Vasily Stasyev</t>
   </si>
@@ -802,107 +802,107 @@
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
@@ -973,51 +973,51 @@
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>