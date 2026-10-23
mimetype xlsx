--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -74,123 +74,123 @@
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Alexander Anikin</t>
   </si>
   <si>
     <t>8.92</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>Anna Duganova</t>
   </si>
   <si>
-    <t>9.25</t>
+    <t>9.24</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>Dmitry Sidorenko</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>9.37</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
     <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Lev Aronov</t>
   </si>
   <si>
     <t>9.89</t>
   </si>
   <si>
     <t>8.47</t>
   </si>
   <si>
+    <t>Semën Rudik</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>9.26</t>
+  </si>
+  <si>
     <t>Egor Gushchin</t>
   </si>
   <si>
     <t>10.80</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Stepan Kobelev</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>Matvey Prytkov</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.23</t>
   </si>
   <si>
     <t>Ilya Gorinov</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
     <t>Evgeniy Tkachev</t>
   </si>
   <si>
     <t>13.62</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
     <t>Saveliy Rylov</t>
   </si>
   <si>
     <t>16.45</t>
   </si>
@@ -899,65 +899,65 @@
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>