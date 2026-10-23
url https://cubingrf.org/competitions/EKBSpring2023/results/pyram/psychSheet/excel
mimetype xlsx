--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>1.77</t>
+    <t>1.64</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
@@ -104,51 +104,51 @@
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
-    <t>4.95</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>7.23</t>
   </si>