--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -62,66 +62,66 @@
   <si>
     <t>4.09</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>4.15</t>
   </si>
   <si>
     <t>3.17</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>5.11</t>
+  </si>
+  <si>
+    <t>3.46</t>
+  </si>
+  <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
-[...8 lines deleted...]
-    <t>3.70</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>6.48</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>7.20</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>7.35</t>
   </si>