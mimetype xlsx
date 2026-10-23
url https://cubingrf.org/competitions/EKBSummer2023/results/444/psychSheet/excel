--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -29,144 +29,144 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>27.60</t>
+    <t>26.28</t>
   </si>
   <si>
     <t>23.76</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>30.96</t>
+    <t>29.77</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
-    <t>37.61</t>
+    <t>35.76</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>41.74</t>
   </si>
   <si>
     <t>36.09</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>45.05</t>
   </si>
   <si>
     <t>39.36</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>45.44</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>50.85</t>
+  </si>
+  <si>
+    <t>44.60</t>
+  </si>
+  <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
-    <t>55.58</t>
+    <t>52.48</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>
   <si>
     <t>1:01.03</t>
   </si>
   <si>
     <t>52.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:00.77</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>1:30.40</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>1:41.68</t>
   </si>
   <si>
     <t>1:23.66</t>
   </si>
   <si>
     <t>Данил Русских</t>
   </si>
   <si>
     <t>1:48.06</t>
   </si>