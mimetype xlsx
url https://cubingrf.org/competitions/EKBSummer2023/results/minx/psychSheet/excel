--- v1 (2026-03-03)
+++ v2 (2026-07-23)
@@ -29,153 +29,153 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>31.71</t>
-[...2 lines deleted...]
-    <t>28.84</t>
+    <t>30.60</t>
+  </si>
+  <si>
+    <t>28.42</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>42.63</t>
-[...2 lines deleted...]
-    <t>37.45</t>
+    <t>40.33</t>
+  </si>
+  <si>
+    <t>36.08</t>
+  </si>
+  <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>1:01.31</t>
+  </si>
+  <si>
+    <t>55.13</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>54.82</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
     <t>Андрей Федоров</t>
   </si>
   <si>
     <t>1:18.25</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>1:21.09</t>
   </si>
   <si>
     <t>1:08.76</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>1:26.11</t>
   </si>
   <si>
     <t>1:20.98</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:31.20</t>
+  </si>
+  <si>
+    <t>1:26.72</t>
+  </si>
+  <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>1:36.23</t>
   </si>
   <si>
     <t>1:22.75</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>2:10.96</t>
   </si>
   <si>
     <t>1:57.00</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:20.00</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>2:44.25</t>
   </si>
   <si>
     <t>2:23.76</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>2:47.61</t>
   </si>
   <si>
     <t>2:18.34</t>
   </si>
   <si>
     <t>Михаил Новиков</t>
   </si>
   <si>
     <t>3:34.78</t>
   </si>