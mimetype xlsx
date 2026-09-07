--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -29,54 +29,54 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>