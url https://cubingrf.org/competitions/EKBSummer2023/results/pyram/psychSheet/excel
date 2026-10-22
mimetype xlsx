--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>1.77</t>
+    <t>1.64</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>5.52</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Александр Аникин</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
@@ -86,51 +86,51 @@
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
     <t>3.87</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
-    <t>4.95</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>8.81</t>
   </si>
   <si>
     <t>7.21</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>9.46</t>
   </si>