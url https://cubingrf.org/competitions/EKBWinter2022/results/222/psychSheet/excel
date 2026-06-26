--- v2 (2026-03-03)
+++ v3 (2026-06-26)
@@ -32,132 +32,132 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>1.70</t>
   </si>
   <si>
-    <t>1.16</t>
+    <t>0.55</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.53</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>3.21</t>
   </si>
   <si>
     <t>1.93</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>3.68</t>
+  </si>
+  <si>
+    <t>0.81</t>
+  </si>
+  <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.00</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
-    <t>4.23</t>
-[...2 lines deleted...]
-    <t>2.80</t>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>1.92</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>4.34</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>2.46</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>4.55</t>
-[...11 lines deleted...]
-    <t>2.42</t>
+    <t>4.52</t>
+  </si>
+  <si>
+    <t>0.86</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
-    <t>2.24</t>
+    <t>1.61</t>
   </si>
   <si>
     <t>Артем Донгузов</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>5.74</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>5.79</t>
   </si>