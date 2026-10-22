--- v3 (2026-06-04)
+++ v4 (2026-10-22)
@@ -47,114 +47,114 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>9.37</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>9.89</t>
   </si>
   <si>
     <t>8.47</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>9.26</t>
+  </si>
+  <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>10.80</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Артём Васильченко</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.23</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>13.62</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
@@ -818,65 +818,65 @@
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>