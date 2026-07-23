--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -77,114 +77,114 @@
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>45.44</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
-    <t>45.18</t>
+    <t>38.82</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
-    <t>55.87</t>
+    <t>55.58</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Лев Аронов</t>
   </si>
   <si>
     <t>55.94</t>
   </si>
   <si>
     <t>45.76</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
   </si>
   <si>
     <t>Артём Тарасов</t>
   </si>
   <si>
     <t>1:10.71</t>
   </si>
   <si>
     <t>1:06.73</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:16.11</t>
+  </si>
+  <si>
+    <t>1:00.77</t>
+  </si>
+  <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>1:19.37</t>
   </si>
   <si>
     <t>1:03.17</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>1:20.52</t>
   </si>
   <si>
     <t>1:11.44</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:13.26</t>
   </si>
   <si>
     <t>Ислам Ражев</t>
   </si>
   <si>
     <t>1:26.49</t>
   </si>
   <si>
     <t>1:10.07</t>
   </si>
   <si>
     <t>Кирилл Штеркель</t>
   </si>
   <si>
     <t>1:28.52</t>
   </si>
   <si>
     <t>1:19.11</t>
   </si>
   <si>
     <t>Артем Донгузов</t>
   </si>
   <si>
     <t>1:48.32</t>
   </si>