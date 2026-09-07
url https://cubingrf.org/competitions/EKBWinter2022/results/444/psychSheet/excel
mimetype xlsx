--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -29,54 +29,54 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>29.18</t>
-[...2 lines deleted...]
-    <t>24.52</t>
+    <t>27.60</t>
+  </si>
+  <si>
+    <t>23.76</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>30.96</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>30.11</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>