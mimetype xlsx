--- v0 (2026-07-13)
+++ v1 (2026-09-07)
@@ -65,51 +65,51 @@
   <si>
     <t>1.49</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>2.98</t>
   </si>
   <si>
     <t>1.65</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>3.35</t>
+    <t>2.99</t>
   </si>
   <si>
     <t>1.58</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>