--- v0 (2026-07-13)
+++ v1 (2026-09-07)
@@ -44,129 +44,129 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>13.35</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>19.97</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>20.25</t>
+  </si>
+  <si>
+    <t>16.77</t>
+  </si>
+  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>23.24</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>25.51</t>
+  </si>
+  <si>
+    <t>20.15</t>
+  </si>
+  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>35.67</t>
   </si>
   <si>
     <t>29.45</t>
-  </si>
-[...7 lines deleted...]
-    <t>28.90</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>
   <si>
     <t>41.32</t>
   </si>
   <si>
     <t>35.36</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>47.54</t>
   </si>
   <si>
     <t>38.26</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>48.17</t>
   </si>