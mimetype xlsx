--- v0 (2026-07-13)
+++ v1 (2026-09-07)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>32.05</t>
+    <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Валентин Герелесов</t>
   </si>
   <si>
     <t>33.75</t>
   </si>
   <si>
     <t>30.54</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
@@ -95,84 +95,84 @@
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>40.74</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>46.01</t>
+  </si>
+  <si>
+    <t>43.09</t>
+  </si>
+  <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>46.97</t>
   </si>
   <si>
     <t>38.48</t>
   </si>
   <si>
+    <t>Иван Ковальчук</t>
+  </si>
+  <si>
+    <t>51.23</t>
+  </si>
+  <si>
+    <t>43.94</t>
+  </si>
+  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
-  </si>
-[...16 lines deleted...]
-    <t>50.30</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>1:17.13</t>
   </si>
   <si>
     <t>1:05.03</t>
   </si>
   <si>
     <t>Ринат Мавльюдов</t>
   </si>
   <si>
     <t>1:30.59</t>
   </si>