--- v0 (2026-07-13)
+++ v1 (2026-09-07)
@@ -44,120 +44,120 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Валентин Герелесов</t>
   </si>
   <si>
     <t>1:56.54</t>
   </si>
   <si>
     <t>1:51.41</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>2:14.94</t>
   </si>
   <si>
     <t>2:11.02</t>
   </si>
   <si>
+    <t>Александр Герасимов</t>
+  </si>
+  <si>
+    <t>2:18.34</t>
+  </si>
+  <si>
+    <t>2:17.77</t>
+  </si>
+  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>2:19.81</t>
   </si>
   <si>
     <t>2:09.25</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>2:27.10</t>
-[...2 lines deleted...]
-    <t>2:17.65</t>
+    <t>2:20.15</t>
+  </si>
+  <si>
+    <t>2:08.40</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>2:40.44</t>
-[...2 lines deleted...]
-    <t>2:33.57</t>
+    <t>2:38.97</t>
+  </si>
+  <si>
+    <t>2:29.42</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>3:10.37</t>
-[...2 lines deleted...]
-    <t>3:04.12</t>
+    <t>3:03.04</t>
+  </si>
+  <si>
+    <t>2:44.64</t>
   </si>
   <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>3:29.44</t>
   </si>
   <si>
     <t>3:08.83</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>4:51.92</t>
-[...2 lines deleted...]
-    <t>4:25.85</t>
+    <t>4:37.39</t>
+  </si>
+  <si>
+    <t>4:03.31</t>
   </si>
   <si>
     <t>Даниил Лях</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>Олег Фёдоров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>