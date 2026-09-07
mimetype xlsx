--- v0 (2026-07-13)
+++ v1 (2026-09-07)
@@ -35,120 +35,120 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Валентин Герелесов</t>
   </si>
   <si>
     <t>2:52.21</t>
   </si>
   <si>
     <t>2:46.28</t>
   </si>
   <si>
+    <t>Александр Герасимов</t>
+  </si>
+  <si>
+    <t>3:20.28</t>
+  </si>
+  <si>
+    <t>3:13.58</t>
+  </si>
+  <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>3:29.53</t>
   </si>
   <si>
     <t>3:20.29</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>3:38.71</t>
   </si>
   <si>
     <t>3:29.86</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>
   <si>
     <t>3:36.70</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
-    <t>4:37.94</t>
-[...2 lines deleted...]
-    <t>4:21.94</t>
+    <t>4:35.23</t>
+  </si>
+  <si>
+    <t>4:20.64</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5:11.55</t>
   </si>
   <si>
-    <t>4:53.83</t>
+    <t>4:49.67</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>8:28.29</t>
-[...2 lines deleted...]
-    <t>7:51.27</t>
+    <t>7:59.20</t>
+  </si>
+  <si>
+    <t>7:19.76</t>
   </si>
   <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>7:06.50</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>Олег Фёдоров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>