--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -50,105 +50,105 @@
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>50.79</t>
   </si>
   <si>
     <t>44.82</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
-    <t>47.59</t>
+    <t>46.45</t>
   </si>
   <si>
     <t>Валентин Герелесов</t>
   </si>
   <si>
     <t>58.29</t>
   </si>
   <si>
     <t>51.52</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
     <t>55.48</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>1:20.65</t>
   </si>
   <si>
     <t>1:14.12</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>1:24.99</t>
   </si>
   <si>
     <t>1:17.69</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
-    <t>1:28.81</t>
-[...2 lines deleted...]
-    <t>1:22.21</t>
+    <t>1:25.44</t>
+  </si>
+  <si>
+    <t>1:16.56</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Фёдор Маковецкий</t>
   </si>
   <si>
     <t>1:34.43</t>
   </si>
   <si>
     <t>1:23.05</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>