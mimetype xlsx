--- v0 (2026-07-13)
+++ v1 (2026-09-07)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>50.79</t>
   </si>
   <si>
-    <t>47.22</t>
+    <t>44.82</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
     <t>Валентин Герелесов</t>
   </si>
   <si>
     <t>58.29</t>
   </si>
   <si>
     <t>51.52</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
@@ -104,51 +104,51 @@
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>1:20.65</t>
   </si>
   <si>
     <t>1:14.12</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>1:24.99</t>
   </si>
   <si>
     <t>1:17.69</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>1:28.81</t>
   </si>
   <si>
-    <t>1:23.46</t>
+    <t>1:22.21</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Фёдор Маковецкий</t>
   </si>
   <si>
     <t>1:34.43</t>
   </si>
   <si>
     <t>1:23.05</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>