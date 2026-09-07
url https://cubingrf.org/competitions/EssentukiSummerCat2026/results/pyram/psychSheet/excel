--- v0 (2026-07-13)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>3.74</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>5.52</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Ринат Мавльюдов</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
@@ -179,75 +179,72 @@
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>6.19</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>11.84</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
+    <t>Александр Агавердиев</t>
+  </si>
+  <si>
+    <t>12.26</t>
+  </si>
+  <si>
+    <t>9.29</t>
+  </si>
+  <si>
+    <t>Евгений Лукьянов</t>
+  </si>
+  <si>
+    <t>29.93</t>
+  </si>
+  <si>
+    <t>19.55</t>
+  </si>
+  <si>
     <t>Фёдор Маковецкий</t>
   </si>
   <si>
-    <t>12.25</t>
-[...1 lines deleted...]
-  <si>
     <t>10.45</t>
-  </si>
-[...16 lines deleted...]
-    <t>19.55</t>
   </si>
   <si>
     <t>Алина Султанахмедова</t>
   </si>
   <si>
     <t>Артём Игнатов</t>
   </si>
   <si>
     <t>Екатерина Кошелева</t>
   </si>
   <si>
     <t>Иван Гамиев</t>
   </si>
   <si>
     <t>Олег Фёдоров</t>
   </si>
   <si>
     <t>Семен Донцов</t>
   </si>
   <si>
     <t>Сергей Макаров</t>
   </si>
 </sst>
 </file>
 
@@ -883,96 +880,94 @@
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C23" s="1"/>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C27" s="1"/>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>