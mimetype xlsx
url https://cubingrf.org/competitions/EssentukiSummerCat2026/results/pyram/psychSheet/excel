--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -32,93 +32,93 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>2.96</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>4.14</t>
   </si>
   <si>
     <t>2.83</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>2.86</t>
+    <t>2.78</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>5.69</t>
+    <t>5.23</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>3.74</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>
   <si>
     <t>9.42</t>
   </si>
   <si>
     <t>5.74</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
-    <t>11.30</t>
+    <t>10.36</t>
   </si>
   <si>
     <t>6.19</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>11.84</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Александр Агавердиев</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
     <t>9.29</t>
   </si>
   <si>
     <t>Евгений Лукьянов</t>
   </si>