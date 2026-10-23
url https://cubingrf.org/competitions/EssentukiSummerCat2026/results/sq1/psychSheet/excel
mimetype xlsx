--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -68,87 +68,87 @@
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>24.26</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>27.44</t>
   </si>
   <si>
-    <t>22.93</t>
+    <t>20.85</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>30.27</t>
   </si>
   <si>
     <t>28.80</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>31.15</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>39.17</t>
   </si>
   <si>
-    <t>27.00</t>
+    <t>25.13</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>43.35</t>
   </si>
   <si>
     <t>27.46</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>Нурлан Анисов</t>
   </si>
   <si>
     <t>Олег Фёдоров</t>
   </si>