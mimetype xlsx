--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -68,89 +68,89 @@
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
-    <t>2.60</t>
+    <t>2.42</t>
   </si>
   <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>4.28</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>2.59</t>
+  </si>
+  <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.10</t>
@@ -212,51 +212,51 @@
   <si>
     <t>Семён Козин</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
-    <t>4.81</t>
+    <t>4.00</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>9.01</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>Владимир Хисамов</t>
   </si>
   <si>
     <t>9.28</t>
   </si>