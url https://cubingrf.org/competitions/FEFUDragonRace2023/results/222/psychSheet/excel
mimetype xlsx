--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -92,51 +92,51 @@
   <si>
     <t>2.42</t>
   </si>
   <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>4.28</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>4.67</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>2.59</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
@@ -179,75 +179,75 @@
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>5.92</t>
   </si>
   <si>
     <t>5.01</t>
   </si>
   <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
+    <t>Евгений Ким</t>
+  </si>
+  <si>
+    <t>6.61</t>
+  </si>
+  <si>
+    <t>4.12</t>
+  </si>
+  <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>6.99</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>Семён Козин</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>3.46</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.80</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>9.01</t>
   </si>