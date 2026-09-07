--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>2.63</t>
   </si>
   <si>
     <t>1.13</t>
   </si>
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
-    <t>2.96</t>
+    <t>2.80</t>
   </si>
   <si>
     <t>1.84</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
@@ -122,71 +122,71 @@
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
-    <t>4.18</t>
+    <t>2.94</t>
+  </si>
+  <si>
+    <t>Баир Павлов</t>
+  </si>
+  <si>
+    <t>5.14</t>
+  </si>
+  <si>
+    <t>3.01</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Данила Махалов</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>5.92</t>
   </si>
   <si>
     <t>5.01</t>
@@ -266,51 +266,51 @@
   <si>
     <t>Ольга Пахомова</t>
   </si>
   <si>
     <t>9.99</t>
   </si>
   <si>
     <t>5.62</t>
   </si>
   <si>
     <t>Антон Чернышов</t>
   </si>
   <si>
     <t>10.07</t>
   </si>
   <si>
     <t>6.07</t>
   </si>
   <si>
     <t>Адиса Каркунова</t>
   </si>
   <si>
     <t>10.80</t>
   </si>
   <si>
-    <t>9.59</t>
+    <t>7.65</t>
   </si>
   <si>
     <t>Екатерина Клименко</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Артём Арзамазов</t>
   </si>
   <si>
     <t>12.23</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Альбина Альминова</t>
   </si>
   <si>
     <t>16.42</t>
   </si>