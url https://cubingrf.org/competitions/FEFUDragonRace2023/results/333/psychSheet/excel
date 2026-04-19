--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -59,321 +59,321 @@
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>8.19</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
-    <t>8.25</t>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>Георгий Бутурлин</t>
+  </si>
+  <si>
+    <t>10.94</t>
+  </si>
+  <si>
+    <t>10.05</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>10.06</t>
   </si>
   <si>
-    <t>Георгий Бутурлин</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
     <t>Тимофей Захарченко</t>
   </si>
   <si>
     <t>13.09</t>
   </si>
   <si>
     <t>10.40</t>
   </si>
   <si>
     <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
-[...7 lines deleted...]
-  <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>14.53</t>
-[...2 lines deleted...]
-    <t>12.23</t>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>11.38</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>17.70</t>
-[...2 lines deleted...]
-    <t>14.79</t>
+    <t>16.28</t>
+  </si>
+  <si>
+    <t>13.64</t>
   </si>
   <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>17.74</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
     <t>Данила Махалов</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>16.08</t>
   </si>
   <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
-    <t>18.22</t>
+    <t>17.92</t>
   </si>
   <si>
     <t>Матвей Глазырин</t>
   </si>
   <si>
     <t>22.54</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>Вячеслав Черненко</t>
   </si>
   <si>
     <t>25.42</t>
   </si>
   <si>
     <t>22.44</t>
   </si>
   <si>
     <t>Семён Козин</t>
   </si>
   <si>
     <t>26.92</t>
   </si>
   <si>
     <t>22.16</t>
   </si>
   <si>
     <t>Владимир Хисамов</t>
   </si>
   <si>
     <t>27.90</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
     <t>Антон Чернышов</t>
   </si>
   <si>
     <t>28.42</t>
   </si>
   <si>
     <t>26.00</t>
   </si>
   <si>
+    <t>Кира Краева</t>
+  </si>
+  <si>
+    <t>28.90</t>
+  </si>
+  <si>
+    <t>25.00</t>
+  </si>
+  <si>
     <t>Хасан Халимжонов</t>
   </si>
   <si>
     <t>29.16</t>
   </si>
   <si>
     <t>27.62</t>
   </si>
   <si>
     <t>Кирилл Данюк</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
     <t>27.44</t>
   </si>
   <si>
     <t>Денис Цыганков</t>
   </si>
   <si>
     <t>34.06</t>
   </si>
   <si>
     <t>28.71</t>
   </si>
   <si>
     <t>Ксения Москальцова</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>25.92</t>
-  </si>
-[...7 lines deleted...]
-    <t>28.30</t>
   </si>
   <si>
     <t>Елизавета Селиванова</t>
   </si>
   <si>
     <t>35.66</t>
   </si>
   <si>
     <t>27.70</t>
   </si>
   <si>
     <t>Артём Арзамазов</t>
   </si>
   <si>
     <t>37.41</t>
   </si>
   <si>
     <t>30.81</t>
   </si>
   <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
@@ -1220,68 +1220,68 @@
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>50</v>