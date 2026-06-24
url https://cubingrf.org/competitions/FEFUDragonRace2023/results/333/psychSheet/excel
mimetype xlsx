--- v2 (2026-04-19)
+++ v3 (2026-06-24)
@@ -341,84 +341,84 @@
   <si>
     <t>34.06</t>
   </si>
   <si>
     <t>28.71</t>
   </si>
   <si>
     <t>Ксения Москальцова</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>Елизавета Селиванова</t>
   </si>
   <si>
     <t>35.66</t>
   </si>
   <si>
     <t>27.70</t>
   </si>
   <si>
+    <t>Елисей Якинто</t>
+  </si>
+  <si>
+    <t>37.04</t>
+  </si>
+  <si>
+    <t>25.70</t>
+  </si>
+  <si>
     <t>Артём Арзамазов</t>
   </si>
   <si>
     <t>37.41</t>
   </si>
   <si>
     <t>30.81</t>
   </si>
   <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>31.01</t>
   </si>
   <si>
     <t>Вячеслав Белоусов</t>
   </si>
   <si>
     <t>38.20</t>
   </si>
   <si>
     <t>30.59</t>
-  </si>
-[...7 lines deleted...]
-    <t>29.46</t>
   </si>
   <si>
     <t>Ольга Пахомова</t>
   </si>
   <si>
     <t>40.89</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>Олег Яковлев</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>Альбина Альминова</t>
   </si>
   <si>
     <t>44.69</t>
   </si>