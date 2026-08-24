--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -185,51 +185,51 @@
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
-    <t>12.35</t>
+    <t>10.33</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>17.74</t>
   </si>
@@ -395,66 +395,66 @@
   <si>
     <t>38.20</t>
   </si>
   <si>
     <t>30.59</t>
   </si>
   <si>
     <t>Ольга Пахомова</t>
   </si>
   <si>
     <t>40.89</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>Олег Яковлев</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
+    <t>Адиса Каркунова</t>
+  </si>
+  <si>
+    <t>43.07</t>
+  </si>
+  <si>
+    <t>34.86</t>
+  </si>
+  <si>
     <t>Альбина Альминова</t>
   </si>
   <si>
     <t>44.69</t>
   </si>
   <si>
     <t>36.75</t>
-  </si>
-[...7 lines deleted...]
-    <t>42.51</t>
   </si>
   <si>
     <t>Александра Горлова</t>
   </si>
   <si>
     <t>45.36</t>
   </si>
   <si>
     <t>42.18</t>
   </si>
   <si>
     <t>Аким Куцев</t>
   </si>
   <si>
     <t>46.75</t>
   </si>
   <si>
     <t>40.11</t>
   </si>
   <si>
     <t>Екатерина Клименко</t>
   </si>
   <si>
     <t>47.22</t>
   </si>