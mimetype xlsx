--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -26,231 +26,231 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Кирилл Ослонов</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>3.35</t>
+  </si>
+  <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>5.61</t>
+  </si>
+  <si>
+    <t>4.98</t>
+  </si>
+  <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>6.15</t>
+  </si>
+  <si>
+    <t>4.63</t>
+  </si>
+  <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>7.30</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
-    <t>5.79</t>
+    <t>5.37</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
-[...5 lines deleted...]
-    <t>6.27</t>
+    <t>Александра Воробьева</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
+    <t>8.63</t>
   </si>
   <si>
     <t>Алексей Батуев</t>
   </si>
   <si>
     <t>10.19</t>
   </si>
   <si>
     <t>7.74</t>
   </si>
   <si>
     <t>Антон Чернышов</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.04</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
-    <t>Александра Воробьева</t>
-[...7 lines deleted...]
-  <si>
     <t>Алина Пак</t>
   </si>
   <si>
     <t>10.81</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>4.88</t>
   </si>
   <si>
     <t>Семён Козин</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>5.89</t>
   </si>
   <si>
     <t>Татьяна Якинто</t>
   </si>
   <si>
-    <t>12.88</t>
+    <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>Данила Махалов</t>
   </si>
   <si>
     <t>13.69</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>Артём Арзамазов</t>
   </si>
@@ -882,65 +882,65 @@
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>