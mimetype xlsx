--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -17,312 +17,312 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Кирилл Ослонов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
-    <t>3.92</t>
-[...2 lines deleted...]
-    <t>Денис Воробьев</t>
+    <t>3.62</t>
+  </si>
+  <si>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
-    <t>4.98</t>
-[...2 lines deleted...]
-    <t>Александра Ворошилова</t>
+    <t>3.97</t>
+  </si>
+  <si>
+    <t>Aleksandra Voroshilova</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
-    <t>Батор Дугаров</t>
+    <t>Bator Dugarov</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
-    <t>Цыден Хармакшанов</t>
+    <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>7.30</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
-    <t>Елисей Якинто</t>
+    <t>Elisei Yaquinto</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.37</t>
   </si>
   <si>
-    <t>Игорь Селиванов</t>
+    <t>Igor Selivanov</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
-    <t>Дмитрий Салахов</t>
+    <t>Dmitry Salakhov</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
-    <t>Александра Воробьева</t>
+    <t>Aleksandra Vorobʹyeva</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
-    <t>Алексей Батуев</t>
+    <t>Aleksey Batuyev</t>
   </si>
   <si>
     <t>10.19</t>
   </si>
   <si>
     <t>7.74</t>
   </si>
   <si>
-    <t>Антон Чернышов</t>
+    <t>Anton Chernyshov</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.04</t>
   </si>
   <si>
-    <t>Анастасия Квитченко</t>
+    <t>Anastasia Kvitchenko</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
-    <t>Алина Пак</t>
+    <t>Alina Pak</t>
   </si>
   <si>
     <t>10.81</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>4.88</t>
   </si>
   <si>
-    <t>Семён Козин</t>
+    <t>Semën Kozin</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>5.89</t>
   </si>
   <si>
-    <t>Татьяна Якинто</t>
+    <t>Tatyana Yaquinto</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
-    <t>Данила Махалов</t>
+    <t>Danila Makhalov</t>
   </si>
   <si>
     <t>13.69</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
-    <t>Артём Арзамазов</t>
+    <t>Artëm Arzamazov</t>
   </si>
   <si>
     <t>14.51</t>
   </si>
   <si>
     <t>12.43</t>
   </si>
   <si>
-    <t>Ольга Пахомова</t>
+    <t>Olʹga Pakhomova</t>
   </si>
   <si>
     <t>21.13</t>
   </si>
   <si>
     <t>18.57</t>
   </si>
   <si>
-    <t>Аким Куцев</t>
+    <t>Akim Kutsev</t>
   </si>
   <si>
     <t>21.26</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
-    <t>Адиса Каркунова</t>
+    <t>Adisa Karkunova</t>
   </si>
   <si>
     <t>22.50</t>
   </si>
   <si>
     <t>21.31</t>
   </si>
   <si>
-    <t>Вячеслав Белоусов</t>
+    <t>Vyacheslav Belousov</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
     <t>18.87</t>
   </si>
   <si>
-    <t>Илья Носков</t>
-[...2 lines deleted...]
-    <t>Тимофей Захарченко</t>
+    <t>Ilya Noskov</t>
+  </si>
+  <si>
+    <t>Timofey Zakharchenko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -647,51 +647,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>