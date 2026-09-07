--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,312 +17,312 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Kirill Oslonov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
-    <t>Dmitry Matthew Yaquinto</t>
+    <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
-    <t>Ilya Sokolov</t>
+    <t>Илья Соколов</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
-    <t>Dorzho Tsybenov</t>
+    <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
-    <t>Nikita Pak</t>
+    <t>Никита Пак</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>3.62</t>
   </si>
   <si>
-    <t>Denis Vorobyev</t>
+    <t>Денис Воробьев</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
     <t>3.97</t>
   </si>
   <si>
-    <t>Aleksandra Voroshilova</t>
+    <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
-    <t>Bator Dugarov</t>
+    <t>Цыден Хармакшанов</t>
+  </si>
+  <si>
+    <t>6.87</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
+    <t>Батор Дугаров</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
-    <t>Tsyden Kharmakshanov</t>
-[...8 lines deleted...]
-    <t>Elisei Yaquinto</t>
+    <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.37</t>
   </si>
   <si>
-    <t>Igor Selivanov</t>
+    <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
-    <t>Dmitry Salakhov</t>
+    <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
-    <t>Bair Yeshiyev</t>
+    <t>Баир Ешиев</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
-    <t>Aleksandra Vorobʹyeva</t>
+    <t>Баир Павлов</t>
+  </si>
+  <si>
+    <t>9.40</t>
+  </si>
+  <si>
+    <t>4.88</t>
+  </si>
+  <si>
+    <t>Александра Воробьева</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
-    <t>Aleksey Batuyev</t>
+    <t>Алексей Батуев</t>
   </si>
   <si>
     <t>10.19</t>
   </si>
   <si>
     <t>7.74</t>
   </si>
   <si>
-    <t>Anton Chernyshov</t>
+    <t>Антон Чернышов</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.04</t>
   </si>
   <si>
-    <t>Anastasia Kvitchenko</t>
+    <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
-    <t>Alina Pak</t>
+    <t>Алина Пак</t>
   </si>
   <si>
     <t>10.81</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
-    <t>Bair Pavlov</t>
-[...8 lines deleted...]
-    <t>Semën Kozin</t>
+    <t>Семён Козин</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>5.89</t>
   </si>
   <si>
-    <t>Tatyana Yaquinto</t>
+    <t>Татьяна Якинто</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
-    <t>Arina Zubova</t>
+    <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
-    <t>Danila Makhalov</t>
+    <t>Данила Махалов</t>
   </si>
   <si>
     <t>13.69</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
-    <t>Artëm Arzamazov</t>
+    <t>Артём Арзамазов</t>
   </si>
   <si>
     <t>14.51</t>
   </si>
   <si>
     <t>12.43</t>
   </si>
   <si>
-    <t>Olʹga Pakhomova</t>
+    <t>Адиса Каркунова</t>
+  </si>
+  <si>
+    <t>17.18</t>
+  </si>
+  <si>
+    <t>12.46</t>
+  </si>
+  <si>
+    <t>Ольга Пахомова</t>
   </si>
   <si>
     <t>21.13</t>
   </si>
   <si>
     <t>18.57</t>
   </si>
   <si>
-    <t>Akim Kutsev</t>
+    <t>Аким Куцев</t>
   </si>
   <si>
     <t>21.26</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
-    <t>Adisa Karkunova</t>
-[...8 lines deleted...]
-    <t>Vyacheslav Belousov</t>
+    <t>Вячеслав Белоусов</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
     <t>18.87</t>
   </si>
   <si>
-    <t>Ilya Noskov</t>
-[...2 lines deleted...]
-    <t>Timofey Zakharchenko</t>
+    <t>Илья Носков</t>
+  </si>
+  <si>
+    <t>Тимофей Захарченко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -647,51 +647,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -896,65 +896,65 @@
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>