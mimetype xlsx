--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -29,90 +29,90 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
-    <t>17.37</t>
+    <t>16.20</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
-    <t>18.82</t>
-[...2 lines deleted...]
-    <t>15.23</t>
+    <t>18.03</t>
+  </si>
+  <si>
+    <t>13.96</t>
   </si>
   <si>
     <t>Владимир Хисамов</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>25.91</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>40.61</t>
   </si>
   <si>
     <t>32.95</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
-    <t>52.73</t>
-[...2 lines deleted...]
-    <t>46.42</t>
+    <t>50.92</t>
+  </si>
+  <si>
+    <t>45.42</t>
   </si>
   <si>
     <t>Антон Чернышов</t>
   </si>
   <si>
     <t>56.86</t>
   </si>
   <si>
     <t>42.91</t>
   </si>
   <si>
     <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>59.52</t>
   </si>
   <si>
     <t>48.43</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>1:23.05</t>
   </si>