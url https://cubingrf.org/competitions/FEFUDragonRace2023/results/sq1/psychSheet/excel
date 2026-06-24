--- v2 (2026-04-19)
+++ v3 (2026-06-24)
@@ -26,93 +26,93 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Илья Соколов</t>
+  </si>
+  <si>
+    <t>15.90</t>
+  </si>
+  <si>
+    <t>12.42</t>
+  </si>
+  <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>16.20</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Хисамов</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>25.91</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>40.61</t>
   </si>
   <si>
     <t>32.95</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
-    <t>50.92</t>
-[...2 lines deleted...]
-    <t>45.42</t>
+    <t>46.03</t>
+  </si>
+  <si>
+    <t>33.28</t>
   </si>
   <si>
     <t>Антон Чернышов</t>
   </si>
   <si>
     <t>56.86</t>
   </si>
   <si>
     <t>42.91</t>
   </si>
   <si>
     <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>59.52</t>
   </si>
   <si>
     <t>48.43</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>1:23.05</t>
   </si>