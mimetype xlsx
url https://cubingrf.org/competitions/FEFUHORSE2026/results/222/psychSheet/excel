--- v1 (2026-03-18)
+++ v2 (2026-05-04)
@@ -12,136 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>2.63</t>
   </si>
   <si>
     <t>1.13</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
+    <t>Родион Пипко</t>
+  </si>
+  <si>
+    <t>3.44</t>
+  </si>
+  <si>
+    <t>2.58</t>
+  </si>
+  <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
-    <t>2.60</t>
+    <t>2.42</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
-    <t>4.24</t>
+    <t>4.02</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
-[...5 lines deleted...]
-    <t>2.58</t>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>2.59</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>4.94</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>5.70</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>5.18</t>
@@ -149,174 +149,177 @@
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>7.08</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
-    <t>4.81</t>
+    <t>4.00</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
+    <t>7.68</t>
+  </si>
+  <si>
+    <t>6.23</t>
+  </si>
+  <si>
+    <t>Евгения Федина</t>
+  </si>
+  <si>
     <t>7.75</t>
   </si>
   <si>
+    <t>5.67</t>
+  </si>
+  <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>7.79</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
-    <t>Евгения Федина</t>
-[...5 lines deleted...]
-    <t>5.67</t>
+    <t>Олег Яковлев</t>
+  </si>
+  <si>
+    <t>11.08</t>
+  </si>
+  <si>
+    <t>8.48</t>
   </si>
   <si>
     <t>Екатерина Клименко</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
     <t>13.11</t>
   </si>
   <si>
     <t>8.79</t>
   </si>
   <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>13.25</t>
   </si>
   <si>
     <t>9.83</t>
   </si>
   <si>
-    <t>Олег Яковлев</t>
-[...5 lines deleted...]
-    <t>9.52</t>
+    <t>Светлана Яковлева</t>
+  </si>
+  <si>
+    <t>14.98</t>
+  </si>
+  <si>
+    <t>9.21</t>
   </si>
   <si>
     <t>Даниил Смолярчук</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
-    <t>12.01</t>
-[...8 lines deleted...]
-    <t>9.21</t>
+    <t>7.98</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
     <t>27.30</t>
   </si>
   <si>
-    <t>15.25</t>
+    <t>9.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -879,219 +882,219 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>