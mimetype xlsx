--- v2 (2026-05-04)
+++ v3 (2026-06-26)
@@ -83,164 +83,164 @@
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.42</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>4.02</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>4.67</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>2.59</t>
   </si>
   <si>
+    <t>Леонид Захаров</t>
+  </si>
+  <si>
+    <t>4.79</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>4.94</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
-    <t>Леонид Захаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>6.18</t>
   </si>
   <si>
     <t>5.18</t>
   </si>
   <si>
+    <t>Евгений Ким</t>
+  </si>
+  <si>
+    <t>6.61</t>
+  </si>
+  <si>
+    <t>4.12</t>
+  </si>
+  <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>7.08</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Евгений Ким</t>
-[...5 lines deleted...]
-    <t>4.80</t>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>7.23</t>
+  </si>
+  <si>
+    <t>5.54</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
-    <t>7.68</t>
+    <t>7.58</t>
   </si>
   <si>
     <t>6.23</t>
   </si>
   <si>
     <t>Евгения Федина</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>Олег Яковлев</t>
   </si>
   <si>
     <t>11.08</t>
   </si>
   <si>
     <t>8.48</t>
@@ -272,51 +272,51 @@
   <si>
     <t>9.83</t>
   </si>
   <si>
     <t>Светлана Яковлева</t>
   </si>
   <si>
     <t>14.98</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>Даниил Смолярчук</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
-    <t>27.30</t>
+    <t>18.11</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>