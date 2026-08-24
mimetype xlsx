--- v3 (2026-06-26)
+++ v4 (2026-08-24)
@@ -146,54 +146,54 @@
   <si>
     <t>5.18</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>4.12</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>7.08</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>7.23</t>
-[...2 lines deleted...]
-    <t>5.54</t>
+    <t>7.18</t>
+  </si>
+  <si>
+    <t>5.29</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>7.58</t>
   </si>