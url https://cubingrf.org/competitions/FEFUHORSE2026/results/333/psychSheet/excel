--- v4 (2026-08-02)
+++ v5 (2026-11-02)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
-    <t>8.90</t>
+    <t>8.61</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
@@ -95,267 +95,264 @@
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>10.53</t>
+    <t>10.17</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
+    <t>Арина Зубова</t>
+  </si>
+  <si>
+    <t>12.87</t>
+  </si>
+  <si>
+    <t>10.76</t>
+  </si>
+  <si>
     <t>Фаррух Исаков</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>13.34</t>
   </si>
   <si>
     <t>11.01</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
-    <t>11.41</t>
+    <t>9.92</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
+    <t>Евгений Ким</t>
+  </si>
+  <si>
+    <t>14.15</t>
+  </si>
+  <si>
+    <t>13.03</t>
+  </si>
+  <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Евгений Ким</t>
-[...7 lines deleted...]
-  <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>16.63</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>13.83</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>17.09</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
+    <t>Богдан Абрамович</t>
+  </si>
+  <si>
+    <t>19.63</t>
+  </si>
+  <si>
+    <t>19.04</t>
+  </si>
+  <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>21.21</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
-    <t>Богдан Абрамович</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
     <t>24.73</t>
   </si>
   <si>
     <t>21.11</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
     <t>22.82</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
-    <t>28.90</t>
-[...1 lines deleted...]
-  <si>
     <t>25.00</t>
   </si>
   <si>
+    <t>Даниил Смолярчук</t>
+  </si>
+  <si>
+    <t>28.64</t>
+  </si>
+  <si>
+    <t>24.70</t>
+  </si>
+  <si>
     <t>Виталина Калистратова</t>
   </si>
   <si>
-    <t>29.83</t>
-[...2 lines deleted...]
-    <t>24.43</t>
+    <t>28.79</t>
+  </si>
+  <si>
+    <t>23.97</t>
   </si>
   <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>33.75</t>
   </si>
   <si>
     <t>29.67</t>
   </si>
   <si>
     <t>Евгения Федина</t>
   </si>
   <si>
     <t>34.73</t>
   </si>
   <si>
     <t>28.85</t>
-  </si>
-[...7 lines deleted...]
-    <t>32.41</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>25.70</t>
   </si>
   <si>
     <t>Матвей Луценко</t>
   </si>
   <si>
     <t>41.10</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>Олег Яковлев</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
@@ -1194,283 +1191,283 @@
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>