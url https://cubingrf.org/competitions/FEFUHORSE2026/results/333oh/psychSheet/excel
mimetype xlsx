--- v0 (2026-01-31)
+++ v1 (2026-06-17)
@@ -26,156 +26,156 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Дмитрий Якинто</t>
+  </si>
+  <si>
+    <t>13.78</t>
+  </si>
+  <si>
+    <t>12.04</t>
+  </si>
+  <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
-    <t>12.54</t>
-[...8 lines deleted...]
-    <t>12.77</t>
+    <t>12.30</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
-    <t>20.91</t>
-[...2 lines deleted...]
-    <t>18.64</t>
+    <t>20.82</t>
+  </si>
+  <si>
+    <t>16.91</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>21.07</t>
   </si>
   <si>
     <t>15.62</t>
   </si>
   <si>
+    <t>Леонид Захаров</t>
+  </si>
+  <si>
+    <t>25.87</t>
+  </si>
+  <si>
+    <t>21.13</t>
+  </si>
+  <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>26.81</t>
   </si>
   <si>
-    <t>23.97</t>
-[...8 lines deleted...]
-    <t>21.55</t>
+    <t>23.49</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
-    <t>28.49</t>
+    <t>27.01</t>
   </si>
   <si>
     <t>21.80</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>31.31</t>
+  </si>
+  <si>
+    <t>26.29</t>
+  </si>
+  <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>32.55</t>
   </si>
   <si>
     <t>26.86</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>32.70</t>
   </si>
   <si>
     <t>30.37</t>
   </si>
   <si>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>36.67</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
-    <t>32.26</t>
-[...17 lines deleted...]
-    <t>32.72</t>
+    <t>30.48</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>47.46</t>
   </si>
   <si>
     <t>31.57</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>50.32</t>
   </si>
   <si>
     <t>45.87</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>1:21.07</t>
   </si>