--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -12,197 +12,200 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
-    <t>12.04</t>
+    <t>11.96</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
-    <t>12.30</t>
+    <t>12.29</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>21.07</t>
   </si>
   <si>
     <t>15.62</t>
   </si>
   <si>
+    <t>Арина Зубова</t>
+  </si>
+  <si>
+    <t>23.25</t>
+  </si>
+  <si>
+    <t>21.74</t>
+  </si>
+  <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>25.87</t>
   </si>
   <si>
     <t>21.13</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>26.81</t>
   </si>
   <si>
     <t>23.49</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
-[...7 lines deleted...]
-  <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>31.31</t>
   </si>
   <si>
     <t>26.29</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>32.55</t>
   </si>
   <si>
     <t>26.86</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>32.70</t>
   </si>
   <si>
-    <t>30.37</t>
+    <t>28.48</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
-    <t>36.67</t>
+    <t>36.26</t>
   </si>
   <si>
     <t>28.02</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>30.48</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>47.46</t>
   </si>
   <si>
     <t>31.57</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>50.32</t>
   </si>
   <si>
     <t>45.87</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>1:21.07</t>
   </si>
   <si>
     <t>Даниил Смолярчук</t>
+  </si>
+  <si>
+    <t>1:26.16</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>Матвей Луценко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -759,64 +762,70 @@
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
+      <c r="A17">
+        <v>16</v>
+      </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1"/>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C18" s="1"/>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C19" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>