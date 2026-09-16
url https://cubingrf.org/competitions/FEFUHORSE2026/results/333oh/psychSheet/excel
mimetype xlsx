--- v2 (2026-08-02)
+++ v3 (2026-09-16)
@@ -92,54 +92,54 @@
   <si>
     <t>21.74</t>
   </si>
   <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>25.87</t>
   </si>
   <si>
     <t>21.13</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>26.81</t>
   </si>
   <si>
     <t>23.49</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>31.31</t>
-[...2 lines deleted...]
-    <t>26.29</t>
+    <t>29.93</t>
+  </si>
+  <si>
+    <t>25.51</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>32.55</t>
   </si>
   <si>
     <t>26.86</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>32.70</t>
   </si>
   <si>
     <t>28.48</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>36.26</t>
   </si>