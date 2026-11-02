--- v3 (2026-09-16)
+++ v4 (2026-11-02)
@@ -50,162 +50,162 @@
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
     <t>11.96</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
     <t>12.29</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
-    <t>16.91</t>
+    <t>13.45</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>21.07</t>
   </si>
   <si>
     <t>15.62</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
-    <t>23.25</t>
-[...2 lines deleted...]
-    <t>21.74</t>
+    <t>21.52</t>
+  </si>
+  <si>
+    <t>17.07</t>
   </si>
   <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>25.87</t>
   </si>
   <si>
     <t>21.13</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>26.81</t>
   </si>
   <si>
     <t>23.49</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>29.93</t>
-[...2 lines deleted...]
-    <t>25.51</t>
+    <t>27.70</t>
+  </si>
+  <si>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>31.92</t>
+  </si>
+  <si>
+    <t>28.02</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>32.55</t>
   </si>
   <si>
     <t>26.86</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>32.70</t>
   </si>
   <si>
     <t>28.48</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
-[...7 lines deleted...]
-  <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>30.48</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>47.46</t>
   </si>
   <si>
     <t>31.57</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>50.32</t>
   </si>
   <si>
-    <t>45.87</t>
+    <t>43.32</t>
+  </si>
+  <si>
+    <t>Даниил Смолярчук</t>
+  </si>
+  <si>
+    <t>55.11</t>
+  </si>
+  <si>
+    <t>51.61</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>1:21.07</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:26.16</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>Матвей Луценко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -662,145 +662,147 @@
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="1"/>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="1"/>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" t="s">
         <v>51</v>