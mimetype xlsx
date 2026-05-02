--- v0 (2026-01-31)
+++ v1 (2026-05-02)
@@ -26,219 +26,219 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Никита Пак</t>
+  </si>
+  <si>
+    <t>35.13</t>
+  </si>
+  <si>
+    <t>30.81</t>
+  </si>
+  <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>35.56</t>
   </si>
   <si>
     <t>30.41</t>
   </si>
   <si>
-    <t>Никита Пак</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>35.72</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
   </si>
   <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>50.66</t>
   </si>
   <si>
     <t>39.06</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>54.11</t>
+  </si>
+  <si>
+    <t>46.99</t>
+  </si>
+  <si>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>57.23</t>
+  </si>
+  <si>
+    <t>53.56</t>
+  </si>
+  <si>
+    <t>Владимир Березниченко</t>
+  </si>
+  <si>
+    <t>57.37</t>
+  </si>
+  <si>
+    <t>52.92</t>
+  </si>
+  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>58.34</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
-[...25 lines deleted...]
-  <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>1:04.93</t>
   </si>
   <si>
     <t>59.32</t>
   </si>
   <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>1:14.06</t>
+  </si>
+  <si>
+    <t>1:08.16</t>
+  </si>
+  <si>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>1:14.16</t>
+  </si>
+  <si>
+    <t>1:09.85</t>
+  </si>
+  <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>1:16.49</t>
   </si>
   <si>
     <t>58.25</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
-[...5 lines deleted...]
-    <t>1:11.10</t>
+    <t>Богдан Абрамович</t>
+  </si>
+  <si>
+    <t>1:22.64</t>
+  </si>
+  <si>
+    <t>1:18.18</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>1:24.14</t>
   </si>
   <si>
     <t>1:20.36</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>1:28.16</t>
   </si>
   <si>
-    <t>1:19.94</t>
-[...17 lines deleted...]
-    <t>1:37.31</t>
+    <t>1:16.98</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
-    <t>1:54.14</t>
-[...2 lines deleted...]
-    <t>1:40.58</t>
+    <t>1:52.26</t>
+  </si>
+  <si>
+    <t>1:36.92</t>
   </si>
   <si>
     <t>Матвей Луценко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>