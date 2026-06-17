--- v1 (2026-05-02)
+++ v2 (2026-06-17)
@@ -62,66 +62,66 @@
   <si>
     <t>35.56</t>
   </si>
   <si>
     <t>30.41</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>35.72</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
+    <t>Леонид Захаров</t>
+  </si>
+  <si>
+    <t>46.04</t>
+  </si>
+  <si>
+    <t>39.06</t>
+  </si>
+  <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
-  </si>
-[...7 lines deleted...]
-    <t>39.06</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>46.99</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>57.23</t>
   </si>