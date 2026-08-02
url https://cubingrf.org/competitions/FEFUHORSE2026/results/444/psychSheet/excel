--- v2 (2026-06-17)
+++ v3 (2026-08-02)
@@ -38,180 +38,180 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>35.13</t>
   </si>
   <si>
     <t>30.81</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
-    <t>35.56</t>
+    <t>35.14</t>
   </si>
   <si>
     <t>30.41</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>35.72</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.06</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>48.93</t>
+  </si>
+  <si>
+    <t>46.70</t>
+  </si>
+  <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
-[...5 lines deleted...]
-    <t>46.99</t>
+    <t>Владимир Березниченко</t>
+  </si>
+  <si>
+    <t>53.73</t>
+  </si>
+  <si>
+    <t>48.83</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>57.23</t>
   </si>
   <si>
     <t>53.56</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
-[...7 lines deleted...]
-  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>58.34</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>1:04.93</t>
   </si>
   <si>
-    <t>59.32</t>
+    <t>56.61</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>1:14.06</t>
   </si>
   <si>
     <t>1:08.16</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>1:14.16</t>
   </si>
   <si>
     <t>1:09.85</t>
   </si>
   <si>
+    <t>Богдан Абрамович</t>
+  </si>
+  <si>
+    <t>1:15.77</t>
+  </si>
+  <si>
+    <t>1:12.56</t>
+  </si>
+  <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>1:16.49</t>
   </si>
   <si>
     <t>58.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:18.18</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>1:24.14</t>
   </si>
   <si>
     <t>1:20.36</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>1:28.16</t>
   </si>
   <si>
     <t>1:16.98</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>1:52.26</t>
   </si>