--- v3 (2026-08-02)
+++ v4 (2026-09-16)
@@ -86,51 +86,51 @@
   <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.06</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>48.93</t>
   </si>
   <si>
-    <t>46.70</t>
+    <t>44.38</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>48.83</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>57.23</t>
   </si>