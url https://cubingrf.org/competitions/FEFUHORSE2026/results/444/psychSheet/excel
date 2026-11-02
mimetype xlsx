--- v4 (2026-09-16)
+++ v5 (2026-11-02)
@@ -62,183 +62,183 @@
   <si>
     <t>35.14</t>
   </si>
   <si>
     <t>30.41</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>35.72</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>42.44</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>45.97</t>
+  </si>
+  <si>
+    <t>43.69</t>
+  </si>
+  <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.06</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>47.31</t>
   </si>
   <si>
     <t>39.31</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
-[...7 lines deleted...]
-  <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
     <t>49.72</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
-    <t>48.83</t>
+    <t>48.66</t>
+  </si>
+  <si>
+    <t>Богдан Абрамович</t>
+  </si>
+  <si>
+    <t>56.28</t>
+  </si>
+  <si>
+    <t>51.33</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>57.23</t>
-[...2 lines deleted...]
-    <t>53.56</t>
+    <t>56.75</t>
+  </si>
+  <si>
+    <t>52.02</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>58.34</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>1:04.93</t>
   </si>
   <si>
     <t>56.61</t>
   </si>
   <si>
+    <t>Евгений Ким</t>
+  </si>
+  <si>
+    <t>1:08.77</t>
+  </si>
+  <si>
+    <t>59.75</t>
+  </si>
+  <si>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>1:12.33</t>
+  </si>
+  <si>
+    <t>1:07.08</t>
+  </si>
+  <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>1:14.06</t>
   </si>
   <si>
     <t>1:08.16</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
-[...16 lines deleted...]
-  <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>1:16.49</t>
   </si>
   <si>
     <t>58.25</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>1:24.14</t>
   </si>
   <si>
     <t>1:20.36</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>1:28.16</t>
   </si>
   <si>
     <t>1:16.98</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:36.92</t>
   </si>
   <si>
     <t>Матвей Луценко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>