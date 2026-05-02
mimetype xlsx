--- v1 (2026-03-18)
+++ v2 (2026-05-02)
@@ -65,54 +65,54 @@
   <si>
     <t>3:25.40</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>4:08.39</t>
   </si>
   <si>
     <t>3:58.85</t>
   </si>
   <si>
     <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>4:27.35</t>
   </si>
   <si>
     <t>4:24.76</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
-    <t>5:17.95</t>
-[...2 lines deleted...]
-    <t>5:06.13</t>
+    <t>5:12.12</t>
+  </si>
+  <si>
+    <t>4:44.49</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>