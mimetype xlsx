--- v1 (2026-03-20)
+++ v2 (2026-05-05)
@@ -26,291 +26,291 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Кирилл Ослонов</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>3.35</t>
+  </si>
+  <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>7.45</t>
+    <t>5.61</t>
   </si>
   <si>
     <t>4.98</t>
   </si>
   <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>6.15</t>
+  </si>
+  <si>
+    <t>4.63</t>
+  </si>
+  <si>
+    <t>Ян Хардиков</t>
+  </si>
+  <si>
+    <t>7.05</t>
+  </si>
+  <si>
+    <t>5.93</t>
+  </si>
+  <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
-    <t>5.79</t>
-[...2 lines deleted...]
-    <t>Ян Хардиков</t>
+    <t>5.37</t>
+  </si>
+  <si>
+    <t>Кира Краева</t>
+  </si>
+  <si>
+    <t>9.69</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
+    <t>Александра Воробьева</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
+    <t>8.63</t>
+  </si>
+  <si>
+    <t>Анастасия Квитченко</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>6.38</t>
+  </si>
+  <si>
+    <t>Леонид Захаров</t>
+  </si>
+  <si>
+    <t>10.80</t>
+  </si>
+  <si>
+    <t>7.55</t>
+  </si>
+  <si>
+    <t>Родион Пипко</t>
+  </si>
+  <si>
+    <t>12.17</t>
+  </si>
+  <si>
+    <t>6.86</t>
+  </si>
+  <si>
+    <t>Татьяна Якинто</t>
+  </si>
+  <si>
+    <t>12.30</t>
+  </si>
+  <si>
+    <t>5.97</t>
+  </si>
+  <si>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>13.32</t>
+  </si>
+  <si>
+    <t>7.42</t>
+  </si>
+  <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>7.70</t>
+  </si>
+  <si>
+    <t>Виталина Калистратова</t>
+  </si>
+  <si>
+    <t>13.42</t>
+  </si>
+  <si>
+    <t>8.45</t>
+  </si>
+  <si>
+    <t>Арина Зубова</t>
+  </si>
+  <si>
+    <t>13.54</t>
+  </si>
+  <si>
+    <t>5.58</t>
+  </si>
+  <si>
+    <t>Данил Банный</t>
+  </si>
+  <si>
+    <t>13.62</t>
+  </si>
+  <si>
+    <t>11.12</t>
+  </si>
+  <si>
+    <t>Богдан Абрамович</t>
+  </si>
+  <si>
+    <t>16.69</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
-    <t>6.07</t>
-[...109 lines deleted...]
-  <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Евгения Федина</t>
   </si>
   <si>
-    <t>18.75</t>
-[...11 lines deleted...]
-    <t>13.89</t>
+    <t>18.20</t>
+  </si>
+  <si>
+    <t>12.05</t>
   </si>
   <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>19.79</t>
   </si>
   <si>
     <t>13.80</t>
   </si>
   <si>
     <t>Олег Яковлев</t>
   </si>
   <si>
     <t>21.03</t>
   </si>
   <si>
     <t>14.25</t>
   </si>
   <si>
     <t>Ульяна Доценко</t>
   </si>
   <si>
     <t>22.16</t>
   </si>
   <si>
-    <t>16.13</t>
+    <t>15.88</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>22.73</t>
   </si>
   <si>
     <t>16.74</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
     <t>26.35</t>
   </si>
   <si>
-    <t>16.84</t>
+    <t>15.62</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>