--- v2 (2026-05-05)
+++ v3 (2026-06-26)
@@ -59,240 +59,240 @@
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
-    <t>3.92</t>
+    <t>3.62</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
-    <t>4.98</t>
+    <t>3.97</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>5.93</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.37</t>
   </si>
   <si>
+    <t>Леонид Захаров</t>
+  </si>
+  <si>
+    <t>8.53</t>
+  </si>
+  <si>
+    <t>5.17</t>
+  </si>
+  <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>Александра Воробьева</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
-    <t>Леонид Захаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>Татьяна Якинто</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>13.18</t>
+  </si>
+  <si>
+    <t>7.70</t>
+  </si>
+  <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>7.42</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
-[...7 lines deleted...]
-  <si>
     <t>Виталина Калистратова</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>13.62</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
     <t>Богдан Абрамович</t>
   </si>
   <si>
-    <t>16.69</t>
+    <t>14.32</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Евгения Федина</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>12.05</t>
   </si>
   <si>
+    <t>Ульяна Доценко</t>
+  </si>
+  <si>
+    <t>18.24</t>
+  </si>
+  <si>
+    <t>15.79</t>
+  </si>
+  <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>19.79</t>
   </si>
   <si>
     <t>13.80</t>
   </si>
   <si>
     <t>Олег Яковлев</t>
   </si>
   <si>
     <t>21.03</t>
   </si>
   <si>
     <t>14.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.88</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>22.73</t>
   </si>
   <si>
     <t>16.74</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
     <t>26.35</t>
   </si>
   <si>
     <t>15.62</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>