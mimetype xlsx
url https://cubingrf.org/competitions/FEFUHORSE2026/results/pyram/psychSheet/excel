--- v3 (2026-06-26)
+++ v4 (2026-08-24)
@@ -98,50 +98,59 @@
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>Ян Хардиков</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>5.93</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.37</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>7.70</t>
+  </si>
+  <si>
+    <t>5.53</t>
+  </si>
+  <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>5.17</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>Александра Воробьева</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>8.63</t>
@@ -150,59 +159,50 @@
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>Татьяна Якинто</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.70</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>7.42</t>
   </si>
   <si>
     <t>Виталина Калистратова</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.54</t>
   </si>