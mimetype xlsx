--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -50,285 +50,285 @@
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
-    <t>8.25</t>
+    <t>8.23</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>10.58</t>
   </si>
   <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
+    <t>Владимир Березниченко</t>
+  </si>
+  <si>
+    <t>13.88</t>
+  </si>
+  <si>
+    <t>11.41</t>
+  </si>
+  <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
-    <t>13.14</t>
-[...8 lines deleted...]
-    <t>10.50</t>
+    <t>12.40</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>14.53</t>
-[...2 lines deleted...]
-    <t>12.23</t>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>11.38</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
-[...5 lines deleted...]
-    <t>13.91</t>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>16.28</t>
+  </si>
+  <si>
+    <t>13.64</t>
+  </si>
+  <si>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>16.69</t>
+  </si>
+  <si>
+    <t>13.83</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>17.09</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
-    <t>18.22</t>
-[...8 lines deleted...]
-    <t>13.94</t>
+    <t>17.92</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>21.21</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
+    <t>Богдан Абрамович</t>
+  </si>
+  <si>
+    <t>23.21</t>
+  </si>
+  <si>
+    <t>21.36</t>
+  </si>
+  <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
-    <t>27.99</t>
-[...2 lines deleted...]
-    <t>25.73</t>
+    <t>24.73</t>
+  </si>
+  <si>
+    <t>21.11</t>
+  </si>
+  <si>
+    <t>Кира Краева</t>
+  </si>
+  <si>
+    <t>28.90</t>
+  </si>
+  <si>
+    <t>25.00</t>
   </si>
   <si>
     <t>Виталина Калистратова</t>
   </si>
   <si>
     <t>29.83</t>
   </si>
   <si>
     <t>24.43</t>
   </si>
   <si>
-    <t>Богдан Абрамович</t>
-[...5 lines deleted...]
-    <t>24.53</t>
+    <t>Евгения Федина</t>
+  </si>
+  <si>
+    <t>34.73</t>
+  </si>
+  <si>
+    <t>28.85</t>
   </si>
   <si>
     <t>Ксения Москальцова</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
-    <t>Кира Краева</t>
-[...14 lines deleted...]
-    <t>30.49</t>
+    <t>Даниил Смолярчук</t>
+  </si>
+  <si>
+    <t>35.92</t>
+  </si>
+  <si>
+    <t>32.41</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>29.46</t>
   </si>
   <si>
-    <t>Даниил Смолярчук</t>
-[...7 lines deleted...]
-  <si>
     <t>Алина Михайлова</t>
   </si>
   <si>
     <t>56.44</t>
   </si>
   <si>
     <t>46.75</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
-    <t>1:13.02</t>
-[...2 lines deleted...]
-    <t>59.49</t>
+    <t>56.54</t>
+  </si>
+  <si>
+    <t>46.17</t>
   </si>
   <si>
     <t>Ульяна Доценко</t>
   </si>
   <si>
-    <t>1:28.83</t>
-[...2 lines deleted...]
-    <t>1:09.95</t>
+    <t>1:03.67</t>
+  </si>
+  <si>
+    <t>46.80</t>
   </si>
   <si>
     <t>Артем Тихий</t>
   </si>
   <si>
     <t>1:39.04</t>
   </si>
   <si>
     <t>1:11.09</t>
   </si>
   <si>
     <t>Аделя Гильмутдинова</t>
   </si>
   <si>
     <t>1:44.63</t>
   </si>
   <si>
     <t>1:17.34</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
 </sst>
 </file>
 