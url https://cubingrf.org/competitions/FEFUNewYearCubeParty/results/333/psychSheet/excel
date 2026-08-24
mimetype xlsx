--- v3 (2026-04-19)
+++ v4 (2026-08-24)
@@ -77,51 +77,51 @@
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Владислав Березниченко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>10.58</t>
+    <t>10.53</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
     <t>Владимир Березниченко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>21.21</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
     <t>Богдан Абрамович</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
-    <t>21.36</t>
+    <t>20.29</t>
   </si>
   <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
     <t>24.73</t>
   </si>
   <si>
     <t>21.11</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
@@ -254,90 +254,90 @@
   <si>
     <t>28.85</t>
   </si>
   <si>
     <t>Ксения Москальцова</t>
   </si>
   <si>
     <t>34.84</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>Даниил Смолярчук</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>32.41</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
-    <t>38.52</t>
-[...2 lines deleted...]
-    <t>29.46</t>
+    <t>37.04</t>
+  </si>
+  <si>
+    <t>25.70</t>
   </si>
   <si>
     <t>Алина Михайлова</t>
   </si>
   <si>
     <t>56.44</t>
   </si>
   <si>
     <t>46.75</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
     <t>56.54</t>
   </si>
   <si>
     <t>46.17</t>
   </si>
   <si>
     <t>Ульяна Доценко</t>
   </si>
   <si>
     <t>1:03.67</t>
   </si>
   <si>
     <t>46.80</t>
   </si>
   <si>
     <t>Артем Тихий</t>
   </si>
   <si>
-    <t>1:39.04</t>
-[...2 lines deleted...]
-    <t>1:11.09</t>
+    <t>1:22.02</t>
+  </si>
+  <si>
+    <t>1:05.29</t>
   </si>
   <si>
     <t>Аделя Гильмутдинова</t>
   </si>
   <si>
     <t>1:44.63</t>
   </si>
   <si>
     <t>1:17.34</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>