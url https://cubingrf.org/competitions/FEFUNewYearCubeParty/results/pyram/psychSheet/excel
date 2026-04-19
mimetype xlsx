--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -26,228 +26,228 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Кирилл Ослонов</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>3.35</t>
+  </si>
+  <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>5.61</t>
+  </si>
+  <si>
+    <t>4.98</t>
+  </si>
+  <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>6.15</t>
+  </si>
+  <si>
+    <t>4.63</t>
+  </si>
+  <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>2.90</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
-    <t>5.79</t>
-[...8 lines deleted...]
-    <t>6.27</t>
+    <t>5.37</t>
+  </si>
+  <si>
+    <t>Кира Краева</t>
+  </si>
+  <si>
+    <t>9.69</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
+    <t>Александра Воробьева</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
+    <t>8.63</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
-    <t>Александра Воробьева</t>
-[...14 lines deleted...]
-    <t>6.08</t>
+    <t>Родион Пипко</t>
+  </si>
+  <si>
+    <t>12.17</t>
+  </si>
+  <si>
+    <t>6.86</t>
   </si>
   <si>
     <t>Татьяна Якинто</t>
   </si>
   <si>
-    <t>12.88</t>
+    <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
-[...7 lines deleted...]
-  <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>13.34</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
+    <t>Виталина Калистратова</t>
+  </si>
+  <si>
+    <t>13.42</t>
+  </si>
+  <si>
+    <t>8.45</t>
+  </si>
+  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>13.62</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
-    <t>Виталина Калистратова</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
     <t>9.47</t>
   </si>
   <si>
     <t>Виктория Солдатова</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Арсений Тихий</t>
   </si>
   <si>
     <t>26.35</t>
   </si>
   <si>
-    <t>16.84</t>
+    <t>15.62</t>
   </si>
   <si>
     <t>Аделя Гильмутдинова</t>
   </si>
   <si>
     <t>31.83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>