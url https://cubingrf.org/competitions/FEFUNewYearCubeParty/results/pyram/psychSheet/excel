--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -59,60 +59,60 @@
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
-    <t>3.92</t>
+    <t>3.62</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
-    <t>4.98</t>
+    <t>3.97</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>2.90</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
@@ -146,51 +146,51 @@
   <si>
     <t>6.38</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>Татьяна Якинто</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>13.34</t>
+    <t>13.18</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>Виталина Калистратова</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>