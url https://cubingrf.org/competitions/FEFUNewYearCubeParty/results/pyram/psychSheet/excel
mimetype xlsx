--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -98,102 +98,102 @@
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>2.90</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.37</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>7.70</t>
+  </si>
+  <si>
+    <t>5.53</t>
+  </si>
+  <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>Александра Воробьева</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>Татьяна Якинто</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>5.97</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.70</t>
   </si>
   <si>
     <t>Виталина Калистратова</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>Данил Банный</t>
   </si>
   <si>
     <t>13.62</t>
   </si>